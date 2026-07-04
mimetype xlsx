--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\งาน AUN QA\งานระบบ CHE QA เริ่ม 25 เม.ย. 67\ขอเพิ่มอาจารย์ใหม่ 67\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\004 งาน IQA\งานระบบ CHE QA เริ่ม 25 เม.ย. 67\ขอเพิ่มอาจารย์ใหม่ 67\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AACF23F-2609-43AF-A97F-E34885E6FA90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40DCDFEA-738F-4B74-B00D-7E21015E69A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="บุคลากร" sheetId="5" r:id="rId1"/>
     <sheet name="GRAD_LEV_ID" sheetId="8" r:id="rId2"/>
     <sheet name="POSITION_ID" sheetId="7" r:id="rId3"/>
     <sheet name="PREFIX_NAME_ID" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">บุคลากร!$A$1:$I$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="66">
   <si>
     <t>อ.ประจำ</t>
   </si>
   <si>
     <t>YEAR</t>
   </si>
   <si>
     <t>UNIV_ID</t>
   </si>
   <si>
     <t>CITIZEN_ID</t>
   </si>
   <si>
     <t>PREFIX_NAME_ID</t>
   </si>
   <si>
     <t>STF_FNAME</t>
   </si>
   <si>
     <t>STF_LNAME</t>
   </si>
   <si>
     <t>เพศ</t>
   </si>
   <si>
@@ -217,57 +217,57 @@
   <si>
     <t>นาย</t>
   </si>
   <si>
     <t>14500</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>2566</t>
-[...1 lines deleted...]
-  <si>
     <t>xxxxxxxxxxxx</t>
   </si>
   <si>
     <t>xxxxx</t>
+  </si>
+  <si>
+    <t>2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="AngsanaUPC"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
@@ -740,51 +740,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I17" sqref="I17"/>
+      <selection pane="topRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="21" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="9.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" style="1" customWidth="1"/>
     <col min="3" max="4" width="22.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.83203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.83203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="21" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="31.1640625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="J1" s="20"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
@@ -827,250 +827,160 @@
       </c>
       <c r="C3" s="16" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A4" s="22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>61</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F4" s="22" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>60</v>
       </c>
       <c r="H4" s="22" t="s">
         <v>57</v>
       </c>
       <c r="I4" s="22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.45">
       <c r="A5" s="22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="22" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F5" s="22" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.45">
-      <c r="A6" s="22" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.45">
-      <c r="A7" s="22" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A7" s="22"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.45">
-      <c r="A8" s="22" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.45">
-      <c r="A9" s="22" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A9" s="22"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.45">
-      <c r="A10" s="22" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A10" s="22"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.6640625" defaultRowHeight="21" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="20.6640625" customWidth="1"/>
     <col min="2" max="2" width="54.6640625" customWidth="1"/>
   </cols>